--- v0 (2026-09-14)
+++ v1 (2026-10-04)
@@ -877,79 +877,79 @@
         <u/>
         <sz val="22"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">выбрать группу допуска </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="22"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>из выпадающего списка</t>
     </r>
   </si>
   <si>
     <t>Высота с применением средств подмащивания</t>
   </si>
   <si>
-    <t>В4 Безопасные методы и приемы выполнения работ на высоте:
-[...5 lines deleted...]
-  <si>
     <t>В6 Безопасные методы и приемы выполнения работ в ограниченных и замкнутых пространствах (ОЗП):
 - Охрана труда при работе в ограниченных замкнутых пространствах" (ОЗП, 1 группа допуска)
 - Охрана труда при работе в ограниченных замкнутых пространствах" (ОЗП, 2 группа допуска)
 - Охрана труда при работе в ограниченных замкнутых пространствах" (ОЗП, 3 группа допуска)</t>
   </si>
   <si>
     <t>Высота - 1 группа</t>
   </si>
   <si>
     <t>Высота - 2 группа</t>
   </si>
   <si>
     <t>Высота - 3 группа</t>
   </si>
   <si>
     <t>ОЗП - 1 группа</t>
   </si>
   <si>
     <t>ОЗП - 2 группа</t>
   </si>
   <si>
     <t>ОЗП - 3 группа</t>
+  </si>
+  <si>
+    <t>В4 Безопасные методы и приемы выполнения работ на высоте:
+- Охрана труда при работе на высоте (1 группа допуска)
+- Охрана труда при работе на высоте (2 группа допуска)
+- Охрана труда при работе на высоте (3 группа допуска)
+- Охрана труда при работе на высоте (для обучения работников, выполняющих работы на высоте с применением средств подмащивания, а также на площадках и рабочих местах с защитными ограждениями высотой 1,1 м и более)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00,0\-00,0\-00,000"/>
   </numFmts>
   <fonts count="51" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF171717"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
@@ -1856,152 +1856,152 @@
     </xf>
     <xf numFmtId="49" fontId="48" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="49" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="42" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="42" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="42" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="25" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="25" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection locked="0"/>
-[...70 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 23" xfId="2"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <bgColor rgb="FFFFFDD5"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
@@ -2460,830 +2460,830 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mail@worldenergy24.ru," TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AP69"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A4" zoomScale="50" zoomScaleNormal="25" zoomScaleSheetLayoutView="50" workbookViewId="0">
-      <selection activeCell="AK4" sqref="AK1:AL1048576"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="50" zoomScaleNormal="25" zoomScaleSheetLayoutView="50" workbookViewId="0">
+      <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="34.7109375" style="32" customWidth="1"/>
     <col min="3" max="3" width="28.7109375" style="32" customWidth="1"/>
     <col min="4" max="10" width="5.7109375" style="32" customWidth="1"/>
     <col min="11" max="11" width="18.28515625" style="32" customWidth="1"/>
     <col min="12" max="12" width="5.7109375" style="32" customWidth="1"/>
     <col min="13" max="13" width="17.7109375" style="32" customWidth="1"/>
     <col min="14" max="31" width="5.7109375" style="32" customWidth="1"/>
     <col min="32" max="32" width="18" style="33" customWidth="1"/>
     <col min="33" max="33" width="16" style="32" customWidth="1"/>
     <col min="34" max="34" width="16.42578125" style="32" customWidth="1"/>
     <col min="35" max="35" width="53.28515625" style="32" customWidth="1"/>
     <col min="36" max="36" width="44.85546875" style="32" customWidth="1"/>
     <col min="37" max="37" width="48.7109375" style="19" hidden="1" customWidth="1"/>
     <col min="38" max="38" width="35.28515625" style="19" hidden="1" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="19"/>
     <col min="40" max="40" width="8.85546875" style="19" customWidth="1"/>
     <col min="41" max="16384" width="8.85546875" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="67"/>
-[...30 lines deleted...]
-      <c r="AF1" s="79" t="s">
+      <c r="A1" s="57"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+      <c r="N1" s="57"/>
+      <c r="O1" s="57"/>
+      <c r="P1" s="57"/>
+      <c r="Q1" s="57"/>
+      <c r="R1" s="57"/>
+      <c r="S1" s="57"/>
+      <c r="T1" s="57"/>
+      <c r="U1" s="57"/>
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
+      <c r="Z1" s="57"/>
+      <c r="AA1" s="57"/>
+      <c r="AB1" s="57"/>
+      <c r="AC1" s="57"/>
+      <c r="AD1" s="57"/>
+      <c r="AE1" s="57"/>
+      <c r="AF1" s="69" t="s">
         <v>111</v>
       </c>
-      <c r="AG1" s="79"/>
-[...2 lines deleted...]
-      <c r="AJ1" s="79"/>
+      <c r="AG1" s="69"/>
+      <c r="AH1" s="69"/>
+      <c r="AI1" s="69"/>
+      <c r="AJ1" s="69"/>
     </row>
     <row r="2" spans="1:42" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="67"/>
-[...34 lines deleted...]
-      <c r="AJ2" s="79"/>
+      <c r="A2" s="57"/>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+      <c r="R2" s="57"/>
+      <c r="S2" s="57"/>
+      <c r="T2" s="57"/>
+      <c r="U2" s="57"/>
+      <c r="V2" s="57"/>
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="Z2" s="57"/>
+      <c r="AA2" s="57"/>
+      <c r="AB2" s="57"/>
+      <c r="AC2" s="57"/>
+      <c r="AD2" s="57"/>
+      <c r="AE2" s="57"/>
+      <c r="AF2" s="69"/>
+      <c r="AG2" s="69"/>
+      <c r="AH2" s="69"/>
+      <c r="AI2" s="69"/>
+      <c r="AJ2" s="69"/>
     </row>
     <row r="3" spans="1:42" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="67"/>
-[...34 lines deleted...]
-      <c r="AJ3" s="79"/>
+      <c r="A3" s="57"/>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
+      <c r="X3" s="57"/>
+      <c r="Y3" s="57"/>
+      <c r="Z3" s="57"/>
+      <c r="AA3" s="57"/>
+      <c r="AB3" s="57"/>
+      <c r="AC3" s="57"/>
+      <c r="AD3" s="57"/>
+      <c r="AE3" s="57"/>
+      <c r="AF3" s="69"/>
+      <c r="AG3" s="69"/>
+      <c r="AH3" s="69"/>
+      <c r="AI3" s="69"/>
+      <c r="AJ3" s="69"/>
     </row>
     <row r="4" spans="1:42" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="67"/>
-[...34 lines deleted...]
-      <c r="AJ4" s="79"/>
+      <c r="A4" s="57"/>
+      <c r="B4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+      <c r="S4" s="57"/>
+      <c r="T4" s="57"/>
+      <c r="U4" s="57"/>
+      <c r="V4" s="57"/>
+      <c r="W4" s="57"/>
+      <c r="X4" s="57"/>
+      <c r="Y4" s="57"/>
+      <c r="Z4" s="57"/>
+      <c r="AA4" s="57"/>
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="57"/>
+      <c r="AD4" s="57"/>
+      <c r="AE4" s="57"/>
+      <c r="AF4" s="69"/>
+      <c r="AG4" s="69"/>
+      <c r="AH4" s="69"/>
+      <c r="AI4" s="69"/>
+      <c r="AJ4" s="69"/>
     </row>
     <row r="5" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="67"/>
-[...34 lines deleted...]
-      <c r="AJ5" s="79"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
+      <c r="D5" s="57"/>
+      <c r="E5" s="57"/>
+      <c r="F5" s="57"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="57"/>
+      <c r="J5" s="57"/>
+      <c r="K5" s="57"/>
+      <c r="L5" s="57"/>
+      <c r="M5" s="57"/>
+      <c r="N5" s="57"/>
+      <c r="O5" s="57"/>
+      <c r="P5" s="57"/>
+      <c r="Q5" s="57"/>
+      <c r="R5" s="57"/>
+      <c r="S5" s="57"/>
+      <c r="T5" s="57"/>
+      <c r="U5" s="57"/>
+      <c r="V5" s="57"/>
+      <c r="W5" s="57"/>
+      <c r="X5" s="57"/>
+      <c r="Y5" s="57"/>
+      <c r="Z5" s="57"/>
+      <c r="AA5" s="57"/>
+      <c r="AB5" s="57"/>
+      <c r="AC5" s="57"/>
+      <c r="AD5" s="57"/>
+      <c r="AE5" s="57"/>
+      <c r="AF5" s="69"/>
+      <c r="AG5" s="69"/>
+      <c r="AH5" s="69"/>
+      <c r="AI5" s="69"/>
+      <c r="AJ5" s="69"/>
     </row>
     <row r="6" spans="1:42" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="57" t="s">
+      <c r="A6" s="79" t="s">
         <v>116</v>
       </c>
-      <c r="B6" s="57"/>
-[...32 lines deleted...]
-      <c r="AI6" s="57"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="79"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="79"/>
+      <c r="J6" s="79"/>
+      <c r="K6" s="79"/>
+      <c r="L6" s="79"/>
+      <c r="M6" s="79"/>
+      <c r="N6" s="79"/>
+      <c r="O6" s="79"/>
+      <c r="P6" s="79"/>
+      <c r="Q6" s="79"/>
+      <c r="R6" s="79"/>
+      <c r="S6" s="79"/>
+      <c r="T6" s="79"/>
+      <c r="U6" s="79"/>
+      <c r="V6" s="79"/>
+      <c r="W6" s="79"/>
+      <c r="X6" s="79"/>
+      <c r="Y6" s="79"/>
+      <c r="Z6" s="79"/>
+      <c r="AA6" s="79"/>
+      <c r="AB6" s="79"/>
+      <c r="AC6" s="79"/>
+      <c r="AD6" s="79"/>
+      <c r="AE6" s="79"/>
+      <c r="AF6" s="79"/>
+      <c r="AG6" s="79"/>
+      <c r="AH6" s="79"/>
+      <c r="AI6" s="79"/>
       <c r="AJ6" s="18" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="7" spans="1:42" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="64" t="s">
+      <c r="A7" s="82" t="s">
         <v>151</v>
       </c>
-      <c r="B7" s="64"/>
-[...31 lines deleted...]
-      <c r="AH7" s="64"/>
+      <c r="B7" s="82"/>
+      <c r="C7" s="82"/>
+      <c r="D7" s="82"/>
+      <c r="E7" s="82"/>
+      <c r="F7" s="82"/>
+      <c r="G7" s="82"/>
+      <c r="H7" s="82"/>
+      <c r="I7" s="82"/>
+      <c r="J7" s="82"/>
+      <c r="K7" s="82"/>
+      <c r="L7" s="82"/>
+      <c r="M7" s="82"/>
+      <c r="N7" s="82"/>
+      <c r="O7" s="82"/>
+      <c r="P7" s="82"/>
+      <c r="Q7" s="82"/>
+      <c r="R7" s="82"/>
+      <c r="S7" s="82"/>
+      <c r="T7" s="82"/>
+      <c r="U7" s="82"/>
+      <c r="V7" s="82"/>
+      <c r="W7" s="82"/>
+      <c r="X7" s="82"/>
+      <c r="Y7" s="82"/>
+      <c r="Z7" s="82"/>
+      <c r="AA7" s="82"/>
+      <c r="AB7" s="82"/>
+      <c r="AC7" s="82"/>
+      <c r="AD7" s="82"/>
+      <c r="AE7" s="82"/>
+      <c r="AF7" s="82"/>
+      <c r="AG7" s="82"/>
+      <c r="AH7" s="82"/>
       <c r="AI7" s="17"/>
       <c r="AJ7" s="18"/>
     </row>
     <row r="8" spans="1:42" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="58" t="s">
+      <c r="A8" s="70" t="s">
         <v>141</v>
       </c>
-      <c r="B8" s="59"/>
-[...33 lines deleted...]
-      <c r="AJ8" s="61"/>
+      <c r="B8" s="71"/>
+      <c r="C8" s="71"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="71"/>
+      <c r="G8" s="71"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="71"/>
+      <c r="J8" s="71"/>
+      <c r="K8" s="71"/>
+      <c r="L8" s="72"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="73"/>
+      <c r="O8" s="73"/>
+      <c r="P8" s="73"/>
+      <c r="Q8" s="73"/>
+      <c r="R8" s="73"/>
+      <c r="S8" s="73"/>
+      <c r="T8" s="73"/>
+      <c r="U8" s="73"/>
+      <c r="V8" s="73"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="Z8" s="73"/>
+      <c r="AA8" s="73"/>
+      <c r="AB8" s="73"/>
+      <c r="AC8" s="73"/>
+      <c r="AD8" s="73"/>
+      <c r="AE8" s="73"/>
+      <c r="AF8" s="73"/>
+      <c r="AG8" s="73"/>
+      <c r="AH8" s="73"/>
+      <c r="AI8" s="73"/>
+      <c r="AJ8" s="73"/>
       <c r="AK8" s="38"/>
       <c r="AL8" s="38"/>
       <c r="AM8" s="38"/>
       <c r="AN8" s="38"/>
       <c r="AO8" s="38"/>
       <c r="AP8" s="39"/>
     </row>
     <row r="9" spans="1:42" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="58" t="s">
+      <c r="A9" s="70" t="s">
         <v>142</v>
       </c>
-      <c r="B9" s="59"/>
-[...33 lines deleted...]
-      <c r="AJ9" s="63"/>
+      <c r="B9" s="71"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="71"/>
+      <c r="E9" s="71"/>
+      <c r="F9" s="71"/>
+      <c r="G9" s="71"/>
+      <c r="H9" s="71"/>
+      <c r="I9" s="71"/>
+      <c r="J9" s="71"/>
+      <c r="K9" s="71"/>
+      <c r="L9" s="80"/>
+      <c r="M9" s="81"/>
+      <c r="N9" s="81"/>
+      <c r="O9" s="81"/>
+      <c r="P9" s="81"/>
+      <c r="Q9" s="81"/>
+      <c r="R9" s="81"/>
+      <c r="S9" s="81"/>
+      <c r="T9" s="81"/>
+      <c r="U9" s="81"/>
+      <c r="V9" s="81"/>
+      <c r="W9" s="81"/>
+      <c r="X9" s="81"/>
+      <c r="Y9" s="81"/>
+      <c r="Z9" s="81"/>
+      <c r="AA9" s="81"/>
+      <c r="AB9" s="81"/>
+      <c r="AC9" s="81"/>
+      <c r="AD9" s="81"/>
+      <c r="AE9" s="81"/>
+      <c r="AF9" s="81"/>
+      <c r="AG9" s="81"/>
+      <c r="AH9" s="81"/>
+      <c r="AI9" s="81"/>
+      <c r="AJ9" s="81"/>
       <c r="AK9" s="19"/>
       <c r="AL9" s="19"/>
     </row>
     <row r="10" spans="1:42" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="58" t="s">
+      <c r="A10" s="70" t="s">
         <v>143</v>
       </c>
-      <c r="B10" s="59"/>
-[...33 lines deleted...]
-      <c r="AJ10" s="61"/>
+      <c r="B10" s="71"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="71"/>
+      <c r="F10" s="71"/>
+      <c r="G10" s="71"/>
+      <c r="H10" s="71"/>
+      <c r="I10" s="71"/>
+      <c r="J10" s="71"/>
+      <c r="K10" s="71"/>
+      <c r="L10" s="72"/>
+      <c r="M10" s="73"/>
+      <c r="N10" s="73"/>
+      <c r="O10" s="73"/>
+      <c r="P10" s="73"/>
+      <c r="Q10" s="73"/>
+      <c r="R10" s="73"/>
+      <c r="S10" s="73"/>
+      <c r="T10" s="73"/>
+      <c r="U10" s="73"/>
+      <c r="V10" s="73"/>
+      <c r="W10" s="73"/>
+      <c r="X10" s="73"/>
+      <c r="Y10" s="73"/>
+      <c r="Z10" s="73"/>
+      <c r="AA10" s="73"/>
+      <c r="AB10" s="73"/>
+      <c r="AC10" s="73"/>
+      <c r="AD10" s="73"/>
+      <c r="AE10" s="73"/>
+      <c r="AF10" s="73"/>
+      <c r="AG10" s="73"/>
+      <c r="AH10" s="73"/>
+      <c r="AI10" s="73"/>
+      <c r="AJ10" s="73"/>
       <c r="AK10" s="19"/>
       <c r="AL10" s="19"/>
     </row>
     <row r="11" spans="1:42" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="58" t="s">
+      <c r="A11" s="70" t="s">
         <v>144</v>
       </c>
-      <c r="B11" s="59"/>
-[...33 lines deleted...]
-      <c r="AJ11" s="61"/>
+      <c r="B11" s="71"/>
+      <c r="C11" s="71"/>
+      <c r="D11" s="71"/>
+      <c r="E11" s="71"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="71"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="71"/>
+      <c r="K11" s="71"/>
+      <c r="L11" s="72"/>
+      <c r="M11" s="73"/>
+      <c r="N11" s="73"/>
+      <c r="O11" s="73"/>
+      <c r="P11" s="73"/>
+      <c r="Q11" s="73"/>
+      <c r="R11" s="73"/>
+      <c r="S11" s="73"/>
+      <c r="T11" s="73"/>
+      <c r="U11" s="73"/>
+      <c r="V11" s="73"/>
+      <c r="W11" s="73"/>
+      <c r="X11" s="73"/>
+      <c r="Y11" s="73"/>
+      <c r="Z11" s="73"/>
+      <c r="AA11" s="73"/>
+      <c r="AB11" s="73"/>
+      <c r="AC11" s="73"/>
+      <c r="AD11" s="73"/>
+      <c r="AE11" s="73"/>
+      <c r="AF11" s="73"/>
+      <c r="AG11" s="73"/>
+      <c r="AH11" s="73"/>
+      <c r="AI11" s="73"/>
+      <c r="AJ11" s="73"/>
       <c r="AK11" s="19"/>
       <c r="AL11" s="19"/>
     </row>
     <row r="12" spans="1:42" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="58" t="s">
+      <c r="A12" s="70" t="s">
         <v>145</v>
       </c>
-      <c r="B12" s="59"/>
-[...33 lines deleted...]
-      <c r="AJ12" s="61"/>
+      <c r="B12" s="71"/>
+      <c r="C12" s="71"/>
+      <c r="D12" s="71"/>
+      <c r="E12" s="71"/>
+      <c r="F12" s="71"/>
+      <c r="G12" s="71"/>
+      <c r="H12" s="71"/>
+      <c r="I12" s="71"/>
+      <c r="J12" s="71"/>
+      <c r="K12" s="71"/>
+      <c r="L12" s="72"/>
+      <c r="M12" s="73"/>
+      <c r="N12" s="73"/>
+      <c r="O12" s="73"/>
+      <c r="P12" s="73"/>
+      <c r="Q12" s="73"/>
+      <c r="R12" s="73"/>
+      <c r="S12" s="73"/>
+      <c r="T12" s="73"/>
+      <c r="U12" s="73"/>
+      <c r="V12" s="73"/>
+      <c r="W12" s="73"/>
+      <c r="X12" s="73"/>
+      <c r="Y12" s="73"/>
+      <c r="Z12" s="73"/>
+      <c r="AA12" s="73"/>
+      <c r="AB12" s="73"/>
+      <c r="AC12" s="73"/>
+      <c r="AD12" s="73"/>
+      <c r="AE12" s="73"/>
+      <c r="AF12" s="73"/>
+      <c r="AG12" s="73"/>
+      <c r="AH12" s="73"/>
+      <c r="AI12" s="73"/>
+      <c r="AJ12" s="73"/>
       <c r="AK12" s="19"/>
       <c r="AL12" s="19"/>
     </row>
     <row r="13" spans="1:42" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="58" t="s">
+      <c r="A13" s="70" t="s">
         <v>146</v>
       </c>
-      <c r="B13" s="59"/>
-[...33 lines deleted...]
-      <c r="AJ13" s="61"/>
+      <c r="B13" s="71"/>
+      <c r="C13" s="71"/>
+      <c r="D13" s="71"/>
+      <c r="E13" s="71"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="71"/>
+      <c r="I13" s="71"/>
+      <c r="J13" s="71"/>
+      <c r="K13" s="71"/>
+      <c r="L13" s="72"/>
+      <c r="M13" s="73"/>
+      <c r="N13" s="73"/>
+      <c r="O13" s="73"/>
+      <c r="P13" s="73"/>
+      <c r="Q13" s="73"/>
+      <c r="R13" s="73"/>
+      <c r="S13" s="73"/>
+      <c r="T13" s="73"/>
+      <c r="U13" s="73"/>
+      <c r="V13" s="73"/>
+      <c r="W13" s="73"/>
+      <c r="X13" s="73"/>
+      <c r="Y13" s="73"/>
+      <c r="Z13" s="73"/>
+      <c r="AA13" s="73"/>
+      <c r="AB13" s="73"/>
+      <c r="AC13" s="73"/>
+      <c r="AD13" s="73"/>
+      <c r="AE13" s="73"/>
+      <c r="AF13" s="73"/>
+      <c r="AG13" s="73"/>
+      <c r="AH13" s="73"/>
+      <c r="AI13" s="73"/>
+      <c r="AJ13" s="73"/>
       <c r="AK13" s="19"/>
       <c r="AL13" s="19"/>
     </row>
     <row r="14" spans="1:42" s="2" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="58" t="s">
+      <c r="A14" s="70" t="s">
         <v>147</v>
       </c>
-      <c r="B14" s="59"/>
-[...33 lines deleted...]
-      <c r="AJ14" s="61"/>
+      <c r="B14" s="71"/>
+      <c r="C14" s="71"/>
+      <c r="D14" s="71"/>
+      <c r="E14" s="71"/>
+      <c r="F14" s="71"/>
+      <c r="G14" s="71"/>
+      <c r="H14" s="71"/>
+      <c r="I14" s="71"/>
+      <c r="J14" s="71"/>
+      <c r="K14" s="71"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="73"/>
+      <c r="N14" s="73"/>
+      <c r="O14" s="73"/>
+      <c r="P14" s="73"/>
+      <c r="Q14" s="73"/>
+      <c r="R14" s="73"/>
+      <c r="S14" s="73"/>
+      <c r="T14" s="73"/>
+      <c r="U14" s="73"/>
+      <c r="V14" s="73"/>
+      <c r="W14" s="73"/>
+      <c r="X14" s="73"/>
+      <c r="Y14" s="73"/>
+      <c r="Z14" s="73"/>
+      <c r="AA14" s="73"/>
+      <c r="AB14" s="73"/>
+      <c r="AC14" s="73"/>
+      <c r="AD14" s="73"/>
+      <c r="AE14" s="73"/>
+      <c r="AF14" s="73"/>
+      <c r="AG14" s="73"/>
+      <c r="AH14" s="73"/>
+      <c r="AI14" s="73"/>
+      <c r="AJ14" s="73"/>
       <c r="AK14" s="19"/>
       <c r="AL14" s="19"/>
     </row>
     <row r="15" spans="1:42" s="2" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A15" s="35"/>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="36"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="36"/>
       <c r="I15" s="36"/>
       <c r="J15" s="36"/>
       <c r="K15" s="36"/>
       <c r="L15" s="36"/>
       <c r="M15" s="36"/>
       <c r="N15" s="36"/>
       <c r="O15" s="36"/>
       <c r="P15" s="36"/>
       <c r="Q15" s="36"/>
       <c r="R15" s="36"/>
       <c r="S15" s="36"/>
       <c r="T15" s="36"/>
       <c r="U15" s="36"/>
       <c r="V15" s="36"/>
       <c r="W15" s="36"/>
       <c r="X15" s="36"/>
       <c r="Y15" s="36"/>
       <c r="Z15" s="36"/>
       <c r="AA15" s="36"/>
       <c r="AB15" s="36"/>
       <c r="AC15" s="36"/>
       <c r="AD15" s="36"/>
       <c r="AE15" s="36"/>
       <c r="AF15" s="36"/>
       <c r="AG15" s="36"/>
       <c r="AH15" s="36"/>
       <c r="AI15" s="36"/>
       <c r="AJ15" s="36"/>
       <c r="AK15" s="19"/>
       <c r="AL15" s="19"/>
     </row>
     <row r="16" spans="1:42" ht="96.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="74" t="s">
+      <c r="A16" s="64" t="s">
         <v>150</v>
       </c>
-      <c r="B16" s="75"/>
-[...33 lines deleted...]
-      <c r="AJ16" s="76"/>
+      <c r="B16" s="65"/>
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="65"/>
+      <c r="N16" s="65"/>
+      <c r="O16" s="65"/>
+      <c r="P16" s="65"/>
+      <c r="Q16" s="65"/>
+      <c r="R16" s="65"/>
+      <c r="S16" s="65"/>
+      <c r="T16" s="65"/>
+      <c r="U16" s="65"/>
+      <c r="V16" s="65"/>
+      <c r="W16" s="65"/>
+      <c r="X16" s="65"/>
+      <c r="Y16" s="65"/>
+      <c r="Z16" s="65"/>
+      <c r="AA16" s="65"/>
+      <c r="AB16" s="65"/>
+      <c r="AC16" s="65"/>
+      <c r="AD16" s="65"/>
+      <c r="AE16" s="65"/>
+      <c r="AF16" s="65"/>
+      <c r="AG16" s="65"/>
+      <c r="AH16" s="65"/>
+      <c r="AI16" s="65"/>
+      <c r="AJ16" s="66"/>
     </row>
     <row r="17" spans="1:38" ht="65.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="77" t="s">
+      <c r="A17" s="67" t="s">
         <v>155</v>
       </c>
-      <c r="B17" s="77"/>
-[...30 lines deleted...]
-      <c r="AG17" s="78" t="s">
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
+      <c r="J17" s="67"/>
+      <c r="K17" s="67"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="67"/>
+      <c r="N17" s="67"/>
+      <c r="O17" s="67"/>
+      <c r="P17" s="67"/>
+      <c r="Q17" s="67"/>
+      <c r="R17" s="67"/>
+      <c r="S17" s="67"/>
+      <c r="T17" s="67"/>
+      <c r="U17" s="67"/>
+      <c r="V17" s="67"/>
+      <c r="W17" s="67"/>
+      <c r="X17" s="67"/>
+      <c r="Y17" s="67"/>
+      <c r="Z17" s="67"/>
+      <c r="AA17" s="67"/>
+      <c r="AB17" s="67"/>
+      <c r="AC17" s="67"/>
+      <c r="AD17" s="67"/>
+      <c r="AE17" s="67"/>
+      <c r="AF17" s="67"/>
+      <c r="AG17" s="68" t="s">
         <v>113</v>
       </c>
-      <c r="AH17" s="78"/>
-[...1 lines deleted...]
-      <c r="AJ17" s="78"/>
+      <c r="AH17" s="68"/>
+      <c r="AI17" s="68"/>
+      <c r="AJ17" s="68"/>
     </row>
     <row r="18" spans="1:38" ht="84.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="65" t="s">
+      <c r="A18" s="77" t="s">
         <v>64</v>
       </c>
-      <c r="B18" s="70" t="s">
+      <c r="B18" s="60" t="s">
         <v>65</v>
       </c>
-      <c r="C18" s="70" t="s">
+      <c r="C18" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="D18" s="80" t="s">
+      <c r="D18" s="74" t="s">
         <v>149</v>
       </c>
-      <c r="E18" s="81"/>
-[...26 lines deleted...]
-      <c r="AF18" s="72" t="s">
+      <c r="E18" s="75"/>
+      <c r="F18" s="75"/>
+      <c r="G18" s="75"/>
+      <c r="H18" s="75"/>
+      <c r="I18" s="75"/>
+      <c r="J18" s="75"/>
+      <c r="K18" s="75"/>
+      <c r="L18" s="75"/>
+      <c r="M18" s="75"/>
+      <c r="N18" s="75"/>
+      <c r="O18" s="75"/>
+      <c r="P18" s="75"/>
+      <c r="Q18" s="75"/>
+      <c r="R18" s="75"/>
+      <c r="S18" s="75"/>
+      <c r="T18" s="75"/>
+      <c r="U18" s="75"/>
+      <c r="V18" s="75"/>
+      <c r="W18" s="75"/>
+      <c r="X18" s="75"/>
+      <c r="Y18" s="75"/>
+      <c r="Z18" s="75"/>
+      <c r="AA18" s="75"/>
+      <c r="AB18" s="75"/>
+      <c r="AC18" s="75"/>
+      <c r="AD18" s="75"/>
+      <c r="AE18" s="76"/>
+      <c r="AF18" s="62" t="s">
         <v>148</v>
       </c>
-      <c r="AG18" s="68" t="s">
+      <c r="AG18" s="58" t="s">
         <v>76</v>
       </c>
-      <c r="AH18" s="68" t="s">
+      <c r="AH18" s="58" t="s">
         <v>77</v>
       </c>
       <c r="AI18" s="40" t="s">
         <v>114</v>
       </c>
       <c r="AJ18" s="40" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="19" spans="1:38" ht="68.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="66"/>
-[...1 lines deleted...]
-      <c r="C19" s="71"/>
+      <c r="A19" s="78"/>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
       <c r="D19" s="47" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="47" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="47" t="s">
         <v>3</v>
       </c>
       <c r="G19" s="47" t="s">
         <v>4</v>
       </c>
       <c r="H19" s="47" t="s">
         <v>5</v>
       </c>
       <c r="I19" s="47" t="s">
         <v>6</v>
       </c>
       <c r="J19" s="47" t="s">
         <v>7</v>
       </c>
       <c r="K19" s="47" t="s">
         <v>8</v>
       </c>
       <c r="L19" s="47" t="s">
@@ -3324,53 +3324,53 @@
       </c>
       <c r="X19" s="47" t="s">
         <v>21</v>
       </c>
       <c r="Y19" s="47" t="s">
         <v>22</v>
       </c>
       <c r="Z19" s="47" t="s">
         <v>23</v>
       </c>
       <c r="AA19" s="47" t="s">
         <v>24</v>
       </c>
       <c r="AB19" s="47" t="s">
         <v>25</v>
       </c>
       <c r="AC19" s="47" t="s">
         <v>26</v>
       </c>
       <c r="AD19" s="47" t="s">
         <v>27</v>
       </c>
       <c r="AE19" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="AF19" s="73"/>
-[...1 lines deleted...]
-      <c r="AH19" s="69"/>
+      <c r="AF19" s="63"/>
+      <c r="AG19" s="59"/>
+      <c r="AH19" s="59"/>
       <c r="AI19" s="41" t="s">
         <v>139</v>
       </c>
       <c r="AJ19" s="41" t="s">
         <v>140</v>
       </c>
       <c r="AK19" s="21" t="s">
         <v>109</v>
       </c>
       <c r="AL19" s="21" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:38" ht="81" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A20" s="22">
         <v>1</v>
       </c>
       <c r="B20" s="48"/>
       <c r="C20" s="49"/>
       <c r="D20" s="50"/>
       <c r="E20" s="50"/>
       <c r="F20" s="50"/>
       <c r="G20" s="50"/>
       <c r="H20" s="50"/>
       <c r="I20" s="50"/>
@@ -3838,143 +3838,143 @@
       <c r="M30" s="50"/>
       <c r="N30" s="50"/>
       <c r="O30" s="50"/>
       <c r="P30" s="50"/>
       <c r="Q30" s="50"/>
       <c r="R30" s="50"/>
       <c r="S30" s="50"/>
       <c r="T30" s="50"/>
       <c r="U30" s="50"/>
       <c r="V30" s="50"/>
       <c r="W30" s="50"/>
       <c r="X30" s="50"/>
       <c r="Y30" s="50"/>
       <c r="Z30" s="50"/>
       <c r="AA30" s="50"/>
       <c r="AB30" s="50"/>
       <c r="AC30" s="50"/>
       <c r="AD30" s="50"/>
       <c r="AE30" s="50"/>
       <c r="AF30" s="52"/>
       <c r="AG30" s="53"/>
       <c r="AH30" s="54"/>
       <c r="AI30" s="55"/>
       <c r="AJ30" s="56"/>
       <c r="AK30" s="29" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="AL30" s="30" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:38" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="22">
         <v>12</v>
       </c>
       <c r="B31" s="48"/>
       <c r="C31" s="49"/>
       <c r="D31" s="50"/>
       <c r="E31" s="50"/>
       <c r="F31" s="50"/>
       <c r="G31" s="50"/>
       <c r="H31" s="50"/>
       <c r="I31" s="50"/>
       <c r="J31" s="50"/>
       <c r="K31" s="50"/>
       <c r="L31" s="50"/>
       <c r="M31" s="50"/>
       <c r="N31" s="50"/>
       <c r="O31" s="50"/>
       <c r="P31" s="50"/>
       <c r="Q31" s="50"/>
       <c r="R31" s="50"/>
       <c r="S31" s="50"/>
       <c r="T31" s="50"/>
       <c r="U31" s="50"/>
       <c r="V31" s="50"/>
       <c r="W31" s="50"/>
       <c r="X31" s="50"/>
       <c r="Y31" s="50"/>
       <c r="Z31" s="50"/>
       <c r="AA31" s="50"/>
       <c r="AB31" s="50"/>
       <c r="AC31" s="50"/>
       <c r="AD31" s="50"/>
       <c r="AE31" s="50"/>
       <c r="AF31" s="52"/>
       <c r="AG31" s="53"/>
       <c r="AH31" s="54"/>
       <c r="AI31" s="55"/>
       <c r="AJ31" s="56"/>
       <c r="AK31" s="29" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="AL31" s="30" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="32" spans="1:38" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="22">
         <v>13</v>
       </c>
       <c r="B32" s="48"/>
       <c r="C32" s="49"/>
       <c r="D32" s="50"/>
       <c r="E32" s="50"/>
       <c r="F32" s="50"/>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
       <c r="I32" s="50"/>
       <c r="J32" s="50"/>
       <c r="K32" s="50"/>
       <c r="L32" s="50"/>
       <c r="M32" s="50"/>
       <c r="N32" s="50"/>
       <c r="O32" s="50"/>
       <c r="P32" s="50"/>
       <c r="Q32" s="50"/>
       <c r="R32" s="50"/>
       <c r="S32" s="50"/>
       <c r="T32" s="50"/>
       <c r="U32" s="50"/>
       <c r="V32" s="50"/>
       <c r="W32" s="50"/>
       <c r="X32" s="50"/>
       <c r="Y32" s="50"/>
       <c r="Z32" s="50"/>
       <c r="AA32" s="50"/>
       <c r="AB32" s="50"/>
       <c r="AC32" s="50"/>
       <c r="AD32" s="50"/>
       <c r="AE32" s="50"/>
       <c r="AF32" s="52"/>
       <c r="AG32" s="53"/>
       <c r="AH32" s="54"/>
       <c r="AI32" s="55"/>
       <c r="AJ32" s="56"/>
       <c r="AK32" s="29" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="AL32" s="30" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:38" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="22">
         <v>14</v>
       </c>
       <c r="B33" s="48"/>
       <c r="C33" s="49"/>
       <c r="D33" s="50"/>
       <c r="E33" s="50"/>
       <c r="F33" s="50"/>
       <c r="G33" s="50"/>
       <c r="H33" s="50"/>
       <c r="I33" s="50"/>
       <c r="J33" s="50"/>
       <c r="K33" s="50"/>
       <c r="L33" s="50"/>
       <c r="M33" s="50"/>
       <c r="N33" s="50"/>
       <c r="O33" s="50"/>
       <c r="P33" s="50"/>
       <c r="Q33" s="50"/>
@@ -4066,143 +4066,143 @@
       <c r="M35" s="50"/>
       <c r="N35" s="50"/>
       <c r="O35" s="50"/>
       <c r="P35" s="50"/>
       <c r="Q35" s="50"/>
       <c r="R35" s="50"/>
       <c r="S35" s="50"/>
       <c r="T35" s="50"/>
       <c r="U35" s="50"/>
       <c r="V35" s="50"/>
       <c r="W35" s="50"/>
       <c r="X35" s="50"/>
       <c r="Y35" s="50"/>
       <c r="Z35" s="50"/>
       <c r="AA35" s="50"/>
       <c r="AB35" s="50"/>
       <c r="AC35" s="50"/>
       <c r="AD35" s="50"/>
       <c r="AE35" s="50"/>
       <c r="AF35" s="52"/>
       <c r="AG35" s="53"/>
       <c r="AH35" s="54"/>
       <c r="AI35" s="55"/>
       <c r="AJ35" s="56"/>
       <c r="AK35" s="29" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="AL35" s="30" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:38" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="22">
         <v>17</v>
       </c>
       <c r="B36" s="48"/>
       <c r="C36" s="49"/>
       <c r="D36" s="50"/>
       <c r="E36" s="50"/>
       <c r="F36" s="50"/>
       <c r="G36" s="50"/>
       <c r="H36" s="50"/>
       <c r="I36" s="50"/>
       <c r="J36" s="50"/>
       <c r="K36" s="50"/>
       <c r="L36" s="50"/>
       <c r="M36" s="50"/>
       <c r="N36" s="50"/>
       <c r="O36" s="50"/>
       <c r="P36" s="50"/>
       <c r="Q36" s="50"/>
       <c r="R36" s="50"/>
       <c r="S36" s="50"/>
       <c r="T36" s="50"/>
       <c r="U36" s="50"/>
       <c r="V36" s="50"/>
       <c r="W36" s="50"/>
       <c r="X36" s="50"/>
       <c r="Y36" s="50"/>
       <c r="Z36" s="50"/>
       <c r="AA36" s="50"/>
       <c r="AB36" s="50"/>
       <c r="AC36" s="50"/>
       <c r="AD36" s="50"/>
       <c r="AE36" s="50"/>
       <c r="AF36" s="52"/>
       <c r="AG36" s="53"/>
       <c r="AH36" s="54"/>
       <c r="AI36" s="55"/>
       <c r="AJ36" s="56"/>
       <c r="AK36" s="29" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="AL36" s="30" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:38" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="22">
         <v>18</v>
       </c>
       <c r="B37" s="48"/>
       <c r="C37" s="49"/>
       <c r="D37" s="50"/>
       <c r="E37" s="50"/>
       <c r="F37" s="50"/>
       <c r="G37" s="50"/>
       <c r="H37" s="50"/>
       <c r="I37" s="50"/>
       <c r="J37" s="50"/>
       <c r="K37" s="50"/>
       <c r="L37" s="50"/>
       <c r="M37" s="50"/>
       <c r="N37" s="50"/>
       <c r="O37" s="50"/>
       <c r="P37" s="50"/>
       <c r="Q37" s="50"/>
       <c r="R37" s="50"/>
       <c r="S37" s="50"/>
       <c r="T37" s="50"/>
       <c r="U37" s="50"/>
       <c r="V37" s="50"/>
       <c r="W37" s="50"/>
       <c r="X37" s="50"/>
       <c r="Y37" s="50"/>
       <c r="Z37" s="50"/>
       <c r="AA37" s="50"/>
       <c r="AB37" s="50"/>
       <c r="AC37" s="50"/>
       <c r="AD37" s="50"/>
       <c r="AE37" s="50"/>
       <c r="AF37" s="52"/>
       <c r="AG37" s="53"/>
       <c r="AH37" s="54"/>
       <c r="AI37" s="55"/>
       <c r="AJ37" s="56"/>
       <c r="AK37" s="29" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="AL37" s="30" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:38" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="22">
         <v>19</v>
       </c>
       <c r="B38" s="48"/>
       <c r="C38" s="49"/>
       <c r="D38" s="50"/>
       <c r="E38" s="50"/>
       <c r="F38" s="50"/>
       <c r="G38" s="50"/>
       <c r="H38" s="50"/>
       <c r="I38" s="50"/>
       <c r="J38" s="50"/>
       <c r="K38" s="50"/>
       <c r="L38" s="50"/>
       <c r="M38" s="50"/>
       <c r="N38" s="50"/>
       <c r="O38" s="50"/>
       <c r="P38" s="50"/>
       <c r="Q38" s="50"/>
@@ -5517,82 +5517,82 @@
       <c r="P69" s="24"/>
       <c r="Q69" s="24"/>
       <c r="R69" s="24"/>
       <c r="S69" s="24"/>
       <c r="T69" s="24"/>
       <c r="U69" s="24"/>
       <c r="V69" s="24"/>
       <c r="W69" s="24"/>
       <c r="X69" s="24"/>
       <c r="Y69" s="24"/>
       <c r="Z69" s="24"/>
       <c r="AA69" s="24"/>
       <c r="AB69" s="24"/>
       <c r="AC69" s="24"/>
       <c r="AD69" s="24"/>
       <c r="AE69" s="24"/>
       <c r="AF69" s="34"/>
       <c r="AG69" s="25"/>
       <c r="AH69" s="26"/>
       <c r="AI69" s="27"/>
       <c r="AJ69" s="28"/>
       <c r="AK69" s="29"/>
       <c r="AL69" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection formatCells="0" insertRows="0" deleteRows="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Q3W4xu4yffG6pC591macwN41vs81ua+VrBDX3q5d53o4MIT+CsIxnatnmdkn4GL91tGB1NCbR64ZeUqY0tYDzw==" saltValue="fOKL1zFbxPab7wrKgMG3Ow==" spinCount="100000" sheet="1" formatCells="0" insertRows="0" deleteRows="0" autoFilter="0"/>
   <autoFilter ref="D19:AE27"/>
   <mergeCells count="29">
+    <mergeCell ref="A6:AI6"/>
+    <mergeCell ref="A8:K8"/>
+    <mergeCell ref="L8:AJ8"/>
+    <mergeCell ref="A9:K9"/>
+    <mergeCell ref="L9:AJ9"/>
+    <mergeCell ref="A7:AH7"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="A10:K10"/>
+    <mergeCell ref="L10:AJ10"/>
+    <mergeCell ref="A11:K11"/>
+    <mergeCell ref="L11:AJ11"/>
+    <mergeCell ref="A12:K12"/>
+    <mergeCell ref="L12:AJ12"/>
     <mergeCell ref="A1:C5"/>
     <mergeCell ref="D1:AE5"/>
     <mergeCell ref="AG18:AG19"/>
     <mergeCell ref="AH18:AH19"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="AF18:AF19"/>
     <mergeCell ref="A16:AJ16"/>
     <mergeCell ref="A17:AF17"/>
     <mergeCell ref="AG17:AJ17"/>
     <mergeCell ref="AF1:AJ5"/>
     <mergeCell ref="A13:K13"/>
     <mergeCell ref="L13:AJ13"/>
     <mergeCell ref="A14:K14"/>
     <mergeCell ref="L14:AJ14"/>
     <mergeCell ref="D18:AE18"/>
-    <mergeCell ref="A18:A19"/>
-[...11 lines deleted...]
-    <mergeCell ref="A7:AH7"/>
   </mergeCells>
   <conditionalFormatting sqref="L8:L14">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AF20">
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>OR(AND($P20="Профессиональная переподготовка",OR(COLUMN()=2,COLUMN()=3,COLUMN()=4,COLUMN()=5,COLUMN()=6,COLUMN()=7,COLUMN()=8,COLUMN()=9)),AND($P20="Повышение квалификации",OR(COLUMN()=2,COLUMN()=3,COLUMN()=4,COLUMN()=9)),AND($P20="Профессиональное обучение",OR(COLUMN()=2,COLUMN()=3,COLUMN()=9,COLUMN()=10,COLUMN()=11,AND(COLUMN()=12,$Q20&lt;&gt;""))),AND($P20="Программа обучения",OR(COLUMN()=2,COLUMN()=3,COLUMN()=10)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="custom" errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Ошибка!" error="В эту ячейку нужно ввести только слово&quot;да&quot;. Другие значения запрещены." promptTitle="ОТМЕТИТЬ НУЖНУЮ ПРОГРАММУ &quot;+&quot;" sqref="D20:J69 L20:L69 N20:AE69">
       <formula1>AND(D20="да", NOT(ISBLANK(D20)))</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AI20:AI69">
       <formula1>$AK$20:$AK$28</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AJ20:AJ69">
       <formula1>$AL$20:$AL$41</formula1>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Введите 11 цифр без тире и пробелов" sqref="AF70:AF1048576">
       <formula1>11</formula1>
       <formula2>11</formula2>
     </dataValidation>
@@ -5607,51 +5607,51 @@
       <formula1>$AK$30:$AK$34</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M70:M587">
       <formula1>$AK$35:$AK$38</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M20:M69">
       <formula1>$AK$35:$AK$37</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="AJ6" r:id="rId1"/>
     <hyperlink ref="AI19" location="'ТАБЛИЦЫ (справочник)'!A32" display=" или скопируйте из ТАБЛ. 2"/>
     <hyperlink ref="AJ19" location="'ТАБЛИЦЫ (справочник)'!A44" display="или скопируйте из ТАБЛИЦЫ 3"/>
   </hyperlinks>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0.19685039370078741" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="35" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G109"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="2" width="209" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="42" t="s">
         <v>69</v>
       </c>
       <c r="B1" s="42" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="7" customFormat="1" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="37" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="3" spans="1:7" s="8" customFormat="1" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
@@ -5706,67 +5706,67 @@
       <c r="B8" s="6" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="9" spans="1:7" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="10" spans="1:7" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="11" spans="1:7" s="8" customFormat="1" ht="93" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
     </row>
     <row r="12" spans="1:7" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:7" s="8" customFormat="1" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="14" spans="1:7" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="15" spans="1:7" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="16" spans="1:7" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>123</v>
       </c>
@@ -6288,51 +6288,51 @@
     <row r="102" spans="2:2" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B102" s="11"/>
     </row>
     <row r="103" spans="2:2" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B103" s="11"/>
     </row>
     <row r="104" spans="2:2" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B104" s="11"/>
     </row>
     <row r="105" spans="2:2" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B105" s="11"/>
     </row>
     <row r="106" spans="2:2" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B106" s="11"/>
     </row>
     <row r="107" spans="2:2" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B107" s="11"/>
     </row>
     <row r="108" spans="2:2" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B108" s="11"/>
     </row>
     <row r="109" spans="2:2" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B109" s="11"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="mBGo+/n5Eg1gL5Rahj1gtQBzYx0UgjCI6u0JZFTnYbhnIGFRV3q4Qwidwuzd1c1bUyWtfVWWYbIvrGvpNwy8fw==" saltValue="HJFWgubORJnPnfZX4ZNQtA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="zAD9fGUmUqZvoOd9EZo5/VeyNGjxhsa9BM3CUJ/xsKoCHD7qEIf1IVkGj3JDJtOjZMFI/wwLNP65TnqjvOz4AA==" saltValue="GpLiYH3B6QbzJD43BZrXmg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0" right="0" top="0.15748031496062992" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="44" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>